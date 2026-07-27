--- v0 (2026-05-24)
+++ v1 (2026-07-27)
@@ -1,12647 +1,8928 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="0024717E" w:rsidRPr="00745E6E" w:rsidRDefault="00003986" w:rsidP="00003986">
+    <w:p w14:paraId="18750612" w14:textId="77777777" w:rsidR="00783996" w:rsidRPr="001544DA" w:rsidRDefault="000A5C16" w:rsidP="00783996">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="360"/>
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="3060"/>
+          <w:tab w:val="center" w:pos="4860"/>
         </w:tabs>
-        <w:spacing w:after="200"/>
-        <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00745E6E">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-[...317 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00745E6E">
+    </w:p>
+    <w:p w14:paraId="4F384B2C" w14:textId="77777777" w:rsidR="00783996" w:rsidRPr="005B2D7B" w:rsidRDefault="00783996" w:rsidP="00783996">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4860"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:bCs/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33E0083B" w14:textId="2C74B95F" w:rsidR="009E699E" w:rsidRPr="00A06254" w:rsidRDefault="00AB4103" w:rsidP="00783996">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4860"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="32"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00202B69" w:rsidRPr="00745E6E">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Reisekostenabrechnung für „Externe“</w:t>
       </w:r>
-      <w:r w:rsidR="00202B69" w:rsidRPr="00745E6E">
+    </w:p>
+    <w:p w14:paraId="7900D743" w14:textId="77777777" w:rsidR="00F4026D" w:rsidRPr="004C5EAB" w:rsidRDefault="00F4026D" w:rsidP="00C94BDD">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0670939F" w14:textId="3AC8532C" w:rsidR="004B2DEA" w:rsidRPr="00C64E21" w:rsidRDefault="00AB4103" w:rsidP="004C5EAB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="32"/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
-        <w:tab/>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Die Abrechnung </w:t>
       </w:r>
-      <w:r w:rsidR="00D13475" w:rsidRPr="00745E6E">
+      <w:r w:rsidR="004B2DEA" w:rsidRPr="00C64E21">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>Reisekostenabrechnung</w:t>
+        <w:t>erfolgt</w:t>
       </w:r>
-      <w:r w:rsidR="00202B69" w:rsidRPr="00745E6E">
+      <w:r w:rsidRPr="00C64E21">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t xml:space="preserve"> für „Externe“</w:t>
+        <w:t xml:space="preserve"> nach den Regelungen des Landesreisekostengesetzes (LRKG) Baden-Württemberg</w:t>
       </w:r>
-      <w:r w:rsidR="00EF4E11" w:rsidRPr="00745E6E">
+      <w:r w:rsidRPr="004C5EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004B2DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In der Regel erfolgt eine </w:t>
+      </w:r>
+      <w:r w:rsidR="004B2DEA" w:rsidRPr="00C64E21">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:sz w:val="32"/>
+          <w:bCs/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
-        <w:br/>
-        <w:t xml:space="preserve">                 </w:t>
+        <w:t xml:space="preserve">Auslagenerstattung ohne Tagegeld. </w:t>
       </w:r>
-      <w:r w:rsidR="00EF4E11" w:rsidRPr="00745E6E">
+    </w:p>
+    <w:p w14:paraId="628B7A08" w14:textId="70B9F81B" w:rsidR="00AB4103" w:rsidRDefault="00AB4103" w:rsidP="004C5EAB">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>Bitte die Punkte 1 – 3 vollständig ausfüllen</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D86AF6" w:rsidRPr="00745E6E">
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EAB">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
         </w:rPr>
-        <w:t>, Punkt 4 wird von der Hochschule ergänzt</w:t>
+        <w:t>Die Reisekostenabrechnung ist unterschrieben mit Originalbelegen über die Kontaktperson bei der PH Ludwigsburg einzureichen</w:t>
       </w:r>
+      <w:r w:rsidR="004B2DEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60251978" w14:textId="77777777" w:rsidR="004B2DEA" w:rsidRPr="004C5EAB" w:rsidRDefault="004B2DEA" w:rsidP="004B2DEA">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C5EAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="17"/>
+        </w:rPr>
+        <w:t>Die folgenden Daten werden zur Abrechnung Ihrer Reisekosten benötigt und nur zu diesem Zweck bearbeitet und gespeichert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B343BA" w14:textId="77777777" w:rsidR="00641374" w:rsidRPr="004C5EAB" w:rsidRDefault="00641374" w:rsidP="00C94BDD">
+      <w:pPr>
+        <w:spacing w:after="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10774" w:type="dxa"/>
-        <w:tblInd w:w="-431" w:type="dxa"/>
+        <w:tblW w:w="9900" w:type="dxa"/>
+        <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
+          <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
+          <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5104"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="2052"/>
+        <w:gridCol w:w="126"/>
+        <w:gridCol w:w="2179"/>
+        <w:gridCol w:w="1548"/>
+        <w:gridCol w:w="71"/>
+        <w:gridCol w:w="559"/>
+        <w:gridCol w:w="2179"/>
+        <w:gridCol w:w="1186"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A2C2E" w:rsidRPr="00745E6E" w:rsidTr="00B5338F">
+      <w:tr w:rsidR="0086386B" w:rsidRPr="00F4026D" w14:paraId="4097B29E" w14:textId="77777777" w:rsidTr="007438F3">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="824"/>
+          <w:trHeight w:hRule="exact" w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="9900" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007A2C2E" w:rsidRPr="00745E6E" w:rsidRDefault="00C4257F" w:rsidP="00C17F92">
+          <w:p w14:paraId="2DE18AD4" w14:textId="58B82603" w:rsidR="0086386B" w:rsidRPr="00326FD3" w:rsidRDefault="00326FD3" w:rsidP="00326FD3">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00745E6E">
+            <w:r w:rsidRPr="00326FD3">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:ind w:left="215" w:hanging="215"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="009F007E">
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0086386B" w:rsidRPr="00326FD3">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...73 lines deleted...]
-              <w:t>.</w:t>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Persönliche Angaben der/des Antragstellenden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001930FF" w:rsidRPr="00745E6E" w:rsidTr="00943A77">
+      <w:tr w:rsidR="00B361B0" w:rsidRPr="00C12E9F" w14:paraId="23799832" w14:textId="77777777" w:rsidTr="004C5EAB">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="343"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001930FF" w:rsidRPr="009F007E" w:rsidRDefault="009F007E" w:rsidP="009F007E">
+          <w:p w14:paraId="38F78271" w14:textId="0B937888" w:rsidR="00B361B0" w:rsidRPr="00C12E9F" w:rsidRDefault="00B361B0" w:rsidP="007E11ED">
             <w:pPr>
-              <w:tabs>
-[...8 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00EF4E11" w:rsidRPr="009F007E">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Angaben zur Person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7848" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="469D8163" w14:textId="748BBEF7" w:rsidR="00B361B0" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="007E11ED">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Name, Vorname(n), ggf. Titel"/>
+                <w:tag w:val="Name, Vorname, ggf. Titel"/>
+                <w:id w:val="1806435853"/>
+                <w:placeholder>
+                  <w:docPart w:val="E37E36B6C7DC49CAADCA2C0F3DD7A06D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00B361B0" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Name, Vorname(n), ggf. Titel</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001930FF" w:rsidRPr="00745E6E" w:rsidTr="009F007E">
+      <w:tr w:rsidR="00B361B0" w:rsidRPr="00C12E9F" w14:paraId="453C2DA5" w14:textId="77777777" w:rsidTr="004C5EAB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECF70FB" w14:textId="04B08FCD" w:rsidR="00B361B0" w:rsidRPr="00C12E9F" w:rsidRDefault="00AB4103" w:rsidP="00B361B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Privatanschrift</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rStyle w:val="2Normal"/>
+              <w:rFonts w:cstheme="majorHAnsi"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:alias w:val="Straße, Nr., PLZ, Ort, ggf. Land"/>
+            <w:tag w:val="Straße, Nr., PLZ, Ort, ggf. Land"/>
+            <w:id w:val="-1732537904"/>
+            <w:placeholder>
+              <w:docPart w:val="260C7925AF564FA4A20F3EDA1B32FD6F"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:rStyle w:val="Absatz-Standardschriftart"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:b w:val="0"/>
+              <w:bCs/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+          </w:sdtEndPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7848" w:type="dxa"/>
+                <w:gridSpan w:val="7"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="772E45E4" w14:textId="7291B8F8" w:rsidR="00B361B0" w:rsidRPr="00C12E9F" w:rsidRDefault="004A1DBD" w:rsidP="00B361B0">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:b/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Straße, Nr., PLZ, Ort, ggf. Land</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="004A1DBD" w:rsidRPr="00C12E9F" w14:paraId="65CFA9B4" w14:textId="77777777" w:rsidTr="004C5EAB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="683C5B21" w14:textId="5E52605E" w:rsidR="004A1DBD" w:rsidRPr="00C12E9F" w:rsidRDefault="004A1DBD" w:rsidP="00B361B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Bankverbindung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="106141C4" w14:textId="77777777" w:rsidR="004A1DBD" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="004A1DBD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Bankname"/>
+                <w:tag w:val="Bankname"/>
+                <w:id w:val="1369101398"/>
+                <w:placeholder>
+                  <w:docPart w:val="1326F0D6C533485E9F1D53CB23155C73"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004A1DBD" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Bankname</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004A1DBD" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0331DA49" w14:textId="7E24BDB0" w:rsidR="004A1DBD" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="004A1DBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="IBAN"/>
+                <w:tag w:val="IBAN"/>
+                <w:id w:val="362475401"/>
+                <w:placeholder>
+                  <w:docPart w:val="4F0F4B62F42A4C429755C48FA83BF593"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004A1DBD" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>IBAN</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3995" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFBD045" w14:textId="77777777" w:rsidR="004A1DBD" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="004A1DBD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Kontoinhaber"/>
+                <w:tag w:val="Kontoinhaber"/>
+                <w:id w:val="1593039540"/>
+                <w:placeholder>
+                  <w:docPart w:val="FB245C94013348C1B1B89B1345A15A97"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004A1DBD" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Kontoinhaber, falls abweichend</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004A1DBD" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E80FF51" w14:textId="4D71E133" w:rsidR="004A1DBD" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="004A1DBD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="BIC"/>
+                <w:tag w:val="BIC"/>
+                <w:id w:val="-446242819"/>
+                <w:placeholder>
+                  <w:docPart w:val="991C787845BB490DB8D3762FD22C0BBC"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004A1DBD" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>BIC</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E303E" w:rsidRPr="00C12E9F" w14:paraId="56071FAB" w14:textId="77777777" w:rsidTr="004C5EAB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="607EEF40" w14:textId="147EA2D3" w:rsidR="008E303E" w:rsidRPr="00C12E9F" w:rsidRDefault="008E303E" w:rsidP="00B361B0">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kontaktdaten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3853" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00AD4704" w14:textId="5A6CD4E0" w:rsidR="008E303E" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="004A1DBD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="E-Mail"/>
+                <w:tag w:val="E-Mail"/>
+                <w:id w:val="1009100395"/>
+                <w:placeholder>
+                  <w:docPart w:val="40A141E0729842E898B759F81FAB31AD"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008E303E" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>E-Mail</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3995" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="128A12FD" w14:textId="7E590823" w:rsidR="008E303E" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="004A1DBD">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Telefon"/>
+                <w:tag w:val="Telefon"/>
+                <w:id w:val="1114867374"/>
+                <w:placeholder>
+                  <w:docPart w:val="9A41C0F7D02147329F8EBD1B67CF0F5B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="008E303E" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Telefon</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00326FD3" w:rsidRPr="00F4026D" w14:paraId="7C96BB6F" w14:textId="77777777" w:rsidTr="004C5EAB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9900" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CE7622" w14:textId="2C936EB7" w:rsidR="00326FD3" w:rsidRPr="00F4026D" w:rsidRDefault="00326FD3" w:rsidP="004C5EAB">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+                <w:tab w:val="left" w:pos="3170"/>
+                <w:tab w:val="left" w:pos="6230"/>
+                <w:tab w:val="right" w:pos="8390"/>
+                <w:tab w:val="left" w:pos="8570"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C11FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Angaben zur Reise und den Reisekosten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E24BD2" w:rsidRPr="00C12E9F" w14:paraId="34920975" w14:textId="77777777" w:rsidTr="004C5EAB">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D244D2" w14:textId="07A0427C" w:rsidR="00E24BD2" w:rsidRPr="00C12E9F" w:rsidRDefault="00E24BD2" w:rsidP="003802B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Reiseziel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7848" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24A6F858" w14:textId="0AE45A47" w:rsidR="00E24BD2" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="003802B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Geschäftsort, Land"/>
+                <w:tag w:val="Geschäftsort, Land"/>
+                <w:id w:val="1735815974"/>
+                <w:placeholder>
+                  <w:docPart w:val="7B2EF09049C7440B9A83E4BE1163B13E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="007438F3" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Geschäftsort, Land</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E24BD2" w:rsidRPr="00C12E9F" w14:paraId="5C40C0AF" w14:textId="77777777" w:rsidTr="005B2D7B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="086CDC82" w14:textId="02723FD0" w:rsidR="00E24BD2" w:rsidRPr="00C12E9F" w:rsidRDefault="00E24BD2" w:rsidP="003802B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Reise</w:t>
+            </w:r>
+            <w:r w:rsidR="0005050A">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>grund</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7848" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A7454E" w14:textId="2A0B9346" w:rsidR="00E24BD2" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00975F11">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Begründung Reisezweck"/>
+                <w:tag w:val="Begründung Reisezweck"/>
+                <w:id w:val="1123734437"/>
+                <w:placeholder>
+                  <w:docPart w:val="7FDD8907F0A942E58F2FD82A7793BE4F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="007438F3" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>Begründen Sie hier bitte d</w:t>
+                </w:r>
+                <w:r w:rsidR="00975F11" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>en Zweck</w:t>
+                </w:r>
+                <w:r w:rsidR="007438F3" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Ihrer Reise</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5354189A" w14:textId="2B68E29D" w:rsidR="007438F3" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="003802B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-566266504"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="007438F3" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007438F3" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007438F3" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Eine Kopie der Einladung</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, der </w:t>
+            </w:r>
+            <w:r w:rsidR="007438F3" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tagungsunterlagen</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, des </w:t>
+            </w:r>
+            <w:r w:rsidR="007438F3" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Programm</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>s etc.</w:t>
+            </w:r>
+            <w:r w:rsidR="007438F3" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ist/sind beigefügt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EB7E41" w:rsidRPr="00C12E9F" w14:paraId="4D31025A" w14:textId="77777777" w:rsidTr="001544DA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="1276"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2178" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="001930FF" w:rsidRPr="00745E6E" w:rsidRDefault="001930FF" w:rsidP="00B91F97">
+          <w:p w14:paraId="5BC641F4" w14:textId="2F70AC81" w:rsidR="008503A6" w:rsidRPr="00C12E9F" w:rsidRDefault="00EB7E41" w:rsidP="00297BA9">
             <w:pPr>
-              <w:tabs>
-[...4 lines deleted...]
-              <w:ind w:right="-68"/>
+              <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00745E6E">
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Name, Vorname</w:t>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Beginn d</w:t>
+            </w:r>
+            <w:r w:rsidR="008503A6" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Reise</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001930FF" w:rsidRPr="00745E6E" w:rsidRDefault="009F007E" w:rsidP="009F007E">
+          <w:p w14:paraId="4C873795" w14:textId="37DD91FB" w:rsidR="008503A6" w:rsidRPr="00C12E9F" w:rsidRDefault="008503A6" w:rsidP="00297BA9">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F007E">
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="009F007E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum Reisebeginn"/>
+                <w:tag w:val="Datum Reisebeginn"/>
+                <w:id w:val="1918744365"/>
+                <w:placeholder>
+                  <w:docPart w:val="663FFDECCBE64A7290B2E2B3E2F2B55C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00975F11" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="73CACCF4" w14:textId="47319772" w:rsidR="008503A6" w:rsidRPr="00C12E9F" w:rsidRDefault="008503A6" w:rsidP="00297BA9">
+            <w:pPr>
+              <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009F007E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009F007E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Uhrzeit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Uhrzeit"/>
+                <w:tag w:val="Uhrzeit"/>
+                <w:id w:val="-1381322855"/>
+                <w:placeholder>
+                  <w:docPart w:val="4006652993204F89A8343ED25FC1E846"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00975F11" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00975F11" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="6192409F" w14:textId="1AFBA7F5" w:rsidR="0005050A" w:rsidRDefault="006872CA" w:rsidP="0005050A">
+            <w:pPr>
+              <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...5 lines deleted...]
-            <w:r w:rsidR="009E0A2F">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="938101810"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008503A6" w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...5 lines deleted...]
-            <w:r w:rsidR="009E0A2F">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> von d. Privatanschrift</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB21A3A" w14:textId="6966A4E1" w:rsidR="008503A6" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="001544DA">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...5 lines deleted...]
-            <w:r w:rsidR="009E0A2F">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1098754036"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008503A6" w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...31 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Örtlicher Beginn d. Reise"/>
+                <w:tag w:val="Örtlicher Beginn d. Reise"/>
+                <w:id w:val="689260538"/>
+                <w:placeholder>
+                  <w:docPart w:val="9F43DCA4D12443BE8DF97EE2B36C58D4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001544DA" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="001544DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="001544DA" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>________</w:t>
+                </w:r>
+                <w:r w:rsidR="001544DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="001544DA" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...1059 lines deleted...]
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0055666F" w:rsidRPr="00745E6E" w:rsidRDefault="00745E6E" w:rsidP="007E6026">
+          <w:p w14:paraId="6F3EA68F" w14:textId="77777777" w:rsidR="00EB7E41" w:rsidRPr="00C12E9F" w:rsidRDefault="00EB7E41" w:rsidP="00297BA9">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00745E6E">
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Beginn d. Dienstges</w:t>
+            </w:r>
+            <w:r w:rsidR="008503A6" w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00FA1098" w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>chäfts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B98C46F" w14:textId="52761247" w:rsidR="00297BA9" w:rsidRPr="00C12E9F" w:rsidRDefault="00297BA9" w:rsidP="00297BA9">
+            <w:pPr>
+              <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="009E0A2F">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum"/>
+                <w:tag w:val="Datum"/>
+                <w:id w:val="32541978"/>
+                <w:placeholder>
+                  <w:docPart w:val="8CE520586E7C493896F444B81AFD39CA"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="7EB48BE5" w14:textId="719EB1EB" w:rsidR="00297BA9" w:rsidRPr="00C12E9F" w:rsidRDefault="00297BA9" w:rsidP="00297BA9">
+            <w:pPr>
+              <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="0055666F" w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Uhrzeit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00943A77" w:rsidRPr="00745E6E">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Uhrzeit"/>
+                <w:tag w:val="Uhrzeit"/>
+                <w:id w:val="-1995630119"/>
+                <w:placeholder>
+                  <w:docPart w:val="D1CDEFCEA6CF43F081F77346F21D8361"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="7EA4FEA1" w14:textId="3E64189C" w:rsidR="00297BA9" w:rsidRPr="00C12E9F" w:rsidRDefault="00297BA9" w:rsidP="00297BA9">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00745E6E">
-[...65 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
-[...326 lines deleted...]
-            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:tcW w:w="2178" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C4257F" w:rsidRPr="00745E6E" w:rsidRDefault="00745E6E" w:rsidP="0024717E">
+          <w:p w14:paraId="569CF073" w14:textId="77777777" w:rsidR="00EB7E41" w:rsidRPr="00C12E9F" w:rsidRDefault="008503A6" w:rsidP="00297BA9">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...15 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Ende d. Dienstgeschäfts</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F88262" w14:textId="4BA106BD" w:rsidR="00297BA9" w:rsidRPr="00C12E9F" w:rsidRDefault="00297BA9" w:rsidP="00297BA9">
+            <w:pPr>
+              <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="009E0A2F">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="009E0A2F">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum"/>
+                <w:tag w:val="Datum"/>
+                <w:id w:val="-656836603"/>
+                <w:placeholder>
+                  <w:docPart w:val="1F18DB6E7D604161A09E9CF8952683E8"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_________</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="4FAED892" w14:textId="641A7FC3" w:rsidR="00297BA9" w:rsidRPr="00C12E9F" w:rsidRDefault="00297BA9" w:rsidP="00297BA9">
+            <w:pPr>
+              <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="0024717E" w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Uhrzeit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Uhrzeit"/>
+                <w:tag w:val="Uhrzeit"/>
+                <w:id w:val="1958058899"/>
+                <w:placeholder>
+                  <w:docPart w:val="452FB2491C994067A6FFD81103677075"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="1AC96558" w14:textId="7C6A2592" w:rsidR="00297BA9" w:rsidRPr="00C12E9F" w:rsidRDefault="00297BA9" w:rsidP="00297BA9">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...11 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...4 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5104" w:type="dxa"/>
+            <w:tcW w:w="2179" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00353510" w:rsidRPr="00745E6E" w:rsidRDefault="00E50F44" w:rsidP="00E50F44">
+          <w:p w14:paraId="2E08901C" w14:textId="122721F1" w:rsidR="00297BA9" w:rsidRPr="00C12E9F" w:rsidRDefault="00297BA9" w:rsidP="00297BA9">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00745E6E">
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Ende der Reise</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198D3B7F" w14:textId="5C100EAD" w:rsidR="00297BA9" w:rsidRPr="00C12E9F" w:rsidRDefault="00297BA9" w:rsidP="00297BA9">
+            <w:pPr>
+              <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="18"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum Reiseende"/>
+                <w:tag w:val="Datum Reiseende"/>
+                <w:id w:val="271062626"/>
+                <w:placeholder>
+                  <w:docPart w:val="5835B35589DE4487BDD339CDCCB2A1F9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
-          <w:p w:rsidR="00C4257F" w:rsidRPr="00745E6E" w:rsidRDefault="00745E6E" w:rsidP="00E50F44">
+          <w:p w14:paraId="4C7E06DA" w14:textId="2DBDB15F" w:rsidR="0005050A" w:rsidRDefault="00297BA9" w:rsidP="0005050A">
             <w:pPr>
-              <w:tabs>
-[...2 lines deleted...]
-              </w:tabs>
+              <w:spacing w:before="100"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Uhrzeit:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Uhrzeit"/>
+                <w:tag w:val="Uhrzeit"/>
+                <w:id w:val="867408644"/>
+                <w:placeholder>
+                  <w:docPart w:val="BF2F8791305742B4977967F80E46CB13"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5C0772C3" w14:textId="1F8FD677" w:rsidR="0005050A" w:rsidRDefault="006872CA" w:rsidP="0005050A">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1901899061"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00297BA9" w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...11 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> von d. Privatanschrift</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B41A860" w14:textId="29336D70" w:rsidR="00EB7E41" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="001544DA">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1730223352"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00297BA9" w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...56 lines deleted...]
-            <w:bookmarkEnd w:id="8"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Örtliches Ende d. Reise"/>
+                <w:tag w:val="Örtliches Ende d. Reise"/>
+                <w:id w:val="-1048457857"/>
+                <w:placeholder>
+                  <w:docPart w:val="4C79D3E192114AAE97F13EAA76A1384A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001544DA" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="001544DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="001544DA" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>________</w:t>
+                </w:r>
+                <w:r w:rsidR="001544DA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="001544DA" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5670" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1186" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00353510" w:rsidRPr="00745E6E" w:rsidRDefault="00745E6E" w:rsidP="007E5382">
+          <w:p w14:paraId="7B8CF598" w14:textId="7E7979C1" w:rsidR="00297BA9" w:rsidRPr="00A03B57" w:rsidRDefault="008503A6" w:rsidP="00297BA9">
             <w:pPr>
-              <w:tabs>
-[...3 lines deleted...]
-              <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:bCs/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00745E6E">
+            <w:r w:rsidRPr="00A03B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Tägliche Rückkehr</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03B57" w:rsidRPr="00A03B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="009E0A2F">
+                <w:bCs/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an</w:t>
+            </w:r>
+            <w:r w:rsidR="001544DA">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="009E0A2F">
+                <w:bCs/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03B57" w:rsidRPr="00A03B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Privatanschrift</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CAB39A5" w14:textId="77777777" w:rsidR="00A03B57" w:rsidRPr="00A03B57" w:rsidRDefault="00A03B57" w:rsidP="00297BA9">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65E1BA17" w14:textId="0276E7A9" w:rsidR="00297BA9" w:rsidRDefault="006872CA" w:rsidP="00297BA9">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00D13475" w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-737941432"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A03B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="004162A5" w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66726246" w14:textId="13230C9A" w:rsidR="00A03B57" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00297BA9">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00795185" w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1286156813"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A03B57">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...42 lines deleted...]
-              <w:t>wird</w:t>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...11 lines deleted...]
-      <w:tr w:rsidR="00D16C59" w:rsidRPr="00745E6E" w:rsidTr="00943A77">
+      <w:tr w:rsidR="00975F11" w:rsidRPr="00C12E9F" w14:paraId="06716EE8" w14:textId="77777777" w:rsidTr="00423987">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D16C59" w:rsidRPr="00745E6E" w:rsidRDefault="009F007E" w:rsidP="009F007E">
+          <w:p w14:paraId="270FC5F1" w14:textId="46265134" w:rsidR="00975F11" w:rsidRPr="00C12E9F" w:rsidRDefault="00975F11" w:rsidP="003802B4">
             <w:pPr>
-              <w:pStyle w:val="Listenabsatz"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...98 lines deleted...]
-              <w:t>Beginn der Reise</w:t>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Grenzübertritt bei einer Auslandsreise</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3098" w:type="dxa"/>
-[...8735 lines deleted...]
-            <w:tcW w:w="10774" w:type="dxa"/>
+            <w:tcW w:w="3924" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D13475" w:rsidRPr="00745E6E" w:rsidRDefault="009F007E" w:rsidP="009F007E">
+          <w:p w14:paraId="28CA613C" w14:textId="77777777" w:rsidR="00975F11" w:rsidRPr="00C12E9F" w:rsidRDefault="00975F11" w:rsidP="003802B4">
             <w:pPr>
-              <w:pStyle w:val="Listenabsatz"/>
-[...2 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Ausreise</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42FE5ED6" w14:textId="10A3ED5F" w:rsidR="00975F11" w:rsidRPr="00C12E9F" w:rsidRDefault="00975F11" w:rsidP="003802B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum"/>
+                <w:tag w:val="Datum"/>
+                <w:id w:val="1167291646"/>
+                <w:placeholder>
+                  <w:docPart w:val="A62F269E3F8E490C980FC3BA6D083EC5"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0005050A">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uhrzeit: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Uhrzeit"/>
+                <w:tag w:val="Uhrzeit"/>
+                <w:id w:val="-1409140277"/>
+                <w:placeholder>
+                  <w:docPart w:val="F0FA9E9C638F4B799B4453269102FB88"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3924" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7D45C3" w14:textId="77777777" w:rsidR="00975F11" w:rsidRPr="00C12E9F" w:rsidRDefault="00975F11" w:rsidP="003802B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Einreise</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2329676C" w14:textId="4C7AAE3C" w:rsidR="00975F11" w:rsidRPr="00C12E9F" w:rsidRDefault="00975F11" w:rsidP="003802B4">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
                 <w:b/>
-                <w:sz w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00D13475" w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum"/>
+                <w:tag w:val="Datum"/>
+                <w:id w:val="1835027449"/>
+                <w:placeholder>
+                  <w:docPart w:val="05DE79EB2A5F4723B6337B02B9F4A12A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00003986">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0005050A">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...4 lines deleted...]
-            <w:r w:rsidR="00D13475" w:rsidRPr="00745E6E">
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...11 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Uhrzeit: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Uhrzeit"/>
+                <w:tag w:val="Uhrzeit"/>
+                <w:id w:val="-978608027"/>
+                <w:placeholder>
+                  <w:docPart w:val="DAB4779E14F646F295353D285BF83E23"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="0005050A" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D13475" w:rsidRPr="00745E6E" w:rsidTr="00EF4E11">
+      <w:tr w:rsidR="00EB7E41" w:rsidRPr="00C12E9F" w14:paraId="1D77A577" w14:textId="77777777" w:rsidTr="00A32C53">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1742"/>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="2239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5219" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD0BF4B" w14:textId="5DA243E0" w:rsidR="00EB7E41" w:rsidRPr="00C12E9F" w:rsidRDefault="00EB7E41" w:rsidP="003802B4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Reisekosten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7848" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17866F02" w14:textId="0C6CC95F" w:rsidR="00EB7E41" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00A32C53">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="1134298577"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fahrtkosten ÖPNV / Fernverkehr </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i.H.v</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Betrag in Euro"/>
+                <w:tag w:val="Betrag in Euro"/>
+                <w:id w:val="1310678383"/>
+                <w:placeholder>
+                  <w:docPart w:val="CB699546191F4A14B52E8D1E1BA8BEC7"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______________</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>________</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_______________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A03B57">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Euro</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7518D8" w14:textId="578F3CE3" w:rsidR="006D1688" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00A32C53">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="320406874"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Flugkosten </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>i.H.v</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A03B57">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Betrag in Euro"/>
+                <w:tag w:val="Betrag in Euro"/>
+                <w:id w:val="-1635243783"/>
+                <w:placeholder>
+                  <w:docPart w:val="545D4F40EB654E35A4E4874D7A1153BE"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______________</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_______</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A03B57">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Euro</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EC8F1E9" w14:textId="72D9A6B0" w:rsidR="00A32C53" w:rsidRDefault="006872CA" w:rsidP="00A32C53">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1073086438"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Kfz Wegstreckenentschädigung</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> für eine Strecke von </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Summe Kilometer"/>
+                <w:tag w:val="Summe Kilometer"/>
+                <w:id w:val="1940563947"/>
+                <w:placeholder>
+                  <w:docPart w:val="AB5895057D83441EA25ECA3651D84E1C"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A03B57">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>km (Hin- und Rückfahrt)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461FE870" w14:textId="3C4896D0" w:rsidR="00C12E9F" w:rsidRPr="00C12E9F" w:rsidRDefault="00C12E9F" w:rsidP="00A32C53">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1785572936"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>erhebl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ienstl. Interesse </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>liegt</w:t>
+            </w:r>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vor, weil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1454325535"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006D1688" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Bildung Fahrgemeinschaft</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="795261254"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="007C7CCE">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Grad d. Behinderung &gt;= 50</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5124E8F4" w14:textId="21DE9F73" w:rsidR="00C12E9F" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00A32C53">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1429936074"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C12E9F" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fahrrad/E-Bike/Pedelec/E-Scooter Wegstreckenentschädigung für  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Summe Kilometer"/>
+                <w:tag w:val="Summe Kilometer"/>
+                <w:id w:val="815617525"/>
+                <w:placeholder>
+                  <w:docPart w:val="C606BFDA7561492EAAA31642131BAEB3"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00A03B57" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C12E9F" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> km (Hin- und Rückfahrt)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1009B16F" w14:textId="562A9C8F" w:rsidR="00C12E9F" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00A32C53">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="227731098"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C12E9F" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Übernachtungskosten </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C12E9F" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>i.</w:t>
+            </w:r>
+            <w:r w:rsidR="007F4EF9">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>H.v</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007F4EF9">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Betrag in Euro"/>
+                <w:tag w:val="Betrag in Euro"/>
+                <w:id w:val="146785088"/>
+                <w:placeholder>
+                  <w:docPart w:val="66FEED2009A84E98B26995E876C7157B"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="007F4EF9" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______________</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>________</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007F4EF9">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C12E9F" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Euro (Frühstück unten angeben)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EE8AC2A" w14:textId="5EE61B7E" w:rsidR="00C12E9F" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00A32C53">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-768928907"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C12E9F" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Teilnahmebeiträge </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00C12E9F" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>i.H.v</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007F4EF9">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Betrag in Euro"/>
+                <w:tag w:val="Betrag in Euro"/>
+                <w:id w:val="-2040962476"/>
+                <w:placeholder>
+                  <w:docPart w:val="085B282164EE4FAA91FCC18C8F05DF0A"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="000000"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="007F4EF9" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______________</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>________</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="007F4EF9" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="007F4EF9">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C12E9F" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Euro</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05475AEB" w14:textId="56D70DBE" w:rsidR="006D1688" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00A32C53">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                  <w:lang w:eastAsia="en-US"/>
+                </w:rPr>
+                <w:id w:val="939719471"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="004B2DEA">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                    <w:lang w:eastAsia="en-US"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00C12E9F" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Sonstiges:</w:t>
+            </w:r>
+            <w:r w:rsidR="00A32C53">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="2105688915"/>
+                <w:placeholder>
+                  <w:docPart w:val="294D512F0371462CAC47B8892C8DD727"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00A32C53" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00A32C53">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_________</w:t>
+                </w:r>
+                <w:r w:rsidR="00A32C53" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__________________________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00A32C53">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>________</w:t>
+                </w:r>
+                <w:r w:rsidR="00A32C53" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66361" w:rsidRPr="00C12E9F" w14:paraId="1E1AC3F1" w14:textId="77777777" w:rsidTr="00E66361">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="482"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9830F7" w14:textId="77777777" w:rsidR="00E66361" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rläuterungen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F6B95B" w14:textId="159B3EA9" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00326FD3">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>z. B. bei Taxi-Nutzung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7848" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABDFEDD" w14:textId="77777777" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00E66361">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Reiseerläuterungen"/>
+                <w:tag w:val="Reiseerläuterungen"/>
+                <w:id w:val="2058196939"/>
+                <w:placeholder>
+                  <w:docPart w:val="3FBA806EA4D74F55ABF7437311642BC9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______________</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__________</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___________________________________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="15E751E8" w14:textId="77777777" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00E66361">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Reiseerläuterungen"/>
+                <w:tag w:val="Reiseerläuterungen"/>
+                <w:id w:val="-1686128450"/>
+                <w:placeholder>
+                  <w:docPart w:val="9178FDBC178C4A5E99A27783B742059F"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______________</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__________</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___________________________________________________________________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5B31BC89" w14:textId="77777777" w:rsidR="00E66361" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66361" w:rsidRPr="00C12E9F" w14:paraId="3C30C05B" w14:textId="77777777" w:rsidTr="001544DA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="680"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E40C06E" w14:textId="2E7FA971" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Unentgeltliche Unterkunft</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7848" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69459BF9" w14:textId="3B201C1B" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00E66361">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="571469909"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nein</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55230983" w14:textId="075FD800" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00E66361">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="577647782"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E66361">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ja, die Unterkunft </w:t>
+            </w:r>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wurde mit separater Rechnung beglichen bzw. direkt von der PH-LB erstattet</w:t>
+            </w:r>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="576026558"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja, am </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum"/>
+                <w:tag w:val="Datum"/>
+                <w:id w:val="-1354957535"/>
+                <w:placeholder>
+                  <w:docPart w:val="8CCAC1F0286C4F9AB9DA4C1F103B8092"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>bzw. vom</w:t>
+            </w:r>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum"/>
+                <w:tag w:val="Datum"/>
+                <w:id w:val="-1607271633"/>
+                <w:placeholder>
+                  <w:docPart w:val="8BE31DB55F944241ABE59E3AC0A8E981"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>bis</w:t>
+            </w:r>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum"/>
+                <w:tag w:val="Datum"/>
+                <w:id w:val="-22099043"/>
+                <w:placeholder>
+                  <w:docPart w:val="136B5C0C541B46E59E43DB0C799CD3E3"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66361" w:rsidRPr="00C12E9F" w14:paraId="542C9FEF" w14:textId="77777777" w:rsidTr="00EE2B60">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="1247"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D49D8B" w14:textId="38F9FE71" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Unentgeltliche Verpflegung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7848" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA110CF" w14:textId="449CB93C" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00E66361">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1282105310"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nein</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11F18DBB" w14:textId="6BD8310B" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00E66361">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-79677107"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ja, siehe nachfolgende Angaben:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D215E44" w14:textId="246261C6" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum: </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum"/>
+                <w:tag w:val="Datum"/>
+                <w:id w:val="543868199"/>
+                <w:placeholder>
+                  <w:docPart w:val="2877ADD795D54D7F9DE4E5ECF1CA78BB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1650285604"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Frühstück</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="2116635682"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mittagessen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="285389490"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Abendessen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67ACCAAB" w14:textId="77777777" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Datum:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum"/>
+                <w:tag w:val="Datum"/>
+                <w:id w:val="1283845398"/>
+                <w:placeholder>
+                  <w:docPart w:val="FB0FB5F5A2184F79B9A93E8B9AE9E66E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="1198359981"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Frühstück</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1912761868"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mittagessen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-1916085839"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Abendessen</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FACD322" w14:textId="5DE12AD3" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Datum:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Datum"/>
+                <w:tag w:val="Datum"/>
+                <w:id w:val="2006397986"/>
+                <w:placeholder>
+                  <w:docPart w:val="620A12EB1C234593BDAB453635B820DB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+                <w:date>
+                  <w:dateFormat w:val="dd.MM.yyyy"/>
+                  <w:lid w:val="de-DE"/>
+                  <w:storeMappedDataAs w:val="dateTime"/>
+                  <w:calendar w:val="gregorian"/>
+                </w:date>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>______________</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-369385897"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Frühstück</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="-793670775"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mittagessen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="2007637121"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rStyle w:val="2Normal"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:b w:val="0"/>
+                    <w:bCs/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidRPr="00C12E9F">
+              <w:rPr>
+                <w:rStyle w:val="2Normal"/>
+                <w:rFonts w:cstheme="majorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Abendessen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66361" w:rsidRPr="00F4026D" w14:paraId="0DBA3DB8" w14:textId="77777777" w:rsidTr="00542119">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08778A42" w14:textId="30A88394" w:rsidR="00E66361" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Datum und Unterschrift</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7848" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0303EC" w14:textId="07F0ABB3" w:rsidR="00E66361" w:rsidRPr="001544DA" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001544DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+              <w:t>Ich versichere die Richtigkeit und die Vollständigkeit meiner Angaben.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66361" w:rsidRPr="00F4026D" w14:paraId="795F4032" w14:textId="77777777" w:rsidTr="007438F3">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="283"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9900" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="604605F4" w14:textId="6E2AB109" w:rsidR="00E66361" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+                <w:tab w:val="left" w:pos="3170"/>
+                <w:tab w:val="left" w:pos="6230"/>
+                <w:tab w:val="right" w:pos="8390"/>
+                <w:tab w:val="left" w:pos="8570"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. Mittelzusage / Finanzierung der Reise (Dekan / Haushaltsbeauftrage*r / Projektleitung) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A03B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A03B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>wird von der PH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A03B57">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>LB ergänzt</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66361" w:rsidRPr="00F4026D" w14:paraId="67CB35F9" w14:textId="77777777" w:rsidTr="001544DA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="737"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6848B6BB" w14:textId="37D73E9D" w:rsidR="00E66361" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kostenübernahme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7848" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07BA5180" w14:textId="05803CC6" w:rsidR="00E66361" w:rsidRDefault="006872CA" w:rsidP="00E66361">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1683936074"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Die Reisekosten werden </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E66361">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>vollst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E66361">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. übernommen. Tagegeld wird </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2016332652"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nicht gewährt.  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1465927999"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> gewährt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DD81717" w14:textId="57EBAFD6" w:rsidR="00E66361" w:rsidRDefault="006872CA" w:rsidP="00E66361">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-798231581"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Die Reisekosten werden bis zu einer Höhe von </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Betrag in Euro"/>
+                <w:tag w:val="Betrag in Euro"/>
+                <w:id w:val="-698778334"/>
+                <w:placeholder>
+                  <w:docPart w:val="1122917AD136493787988ABFB7EBC134"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Euro übernommen.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374933C3" w14:textId="119683C1" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="006872CA" w:rsidP="00E66361">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="2118166885"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E66361">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:id w:val="251316493"/>
+                <w:placeholder>
+                  <w:docPart w:val="EA978D6FB0514826A8A1DE9DCE2D665E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__________________________________________________________</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>________</w:t>
+                </w:r>
+                <w:r w:rsidR="00E66361" w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="489719F2" w14:textId="3C87AE37" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66361" w:rsidRPr="00F4026D" w14:paraId="46245AC3" w14:textId="77777777" w:rsidTr="001544DA">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5A41B9" w14:textId="093B98A7" w:rsidR="00E66361" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Finanzierung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7848" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="752659F4" w14:textId="1904C7B8" w:rsidR="00E66361" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+              </w:tabs>
+              <w:spacing w:before="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die erforderlichen Mittel sehen zur Verfügung:  Bezeichnung Kostenstelle </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Bezeichn. Kostenstelle"/>
+                <w:tag w:val="Bezeichn. Kostenstelle"/>
+                <w:id w:val="2092495263"/>
+                <w:placeholder>
+                  <w:docPart w:val="C1C5600D68094293A22CC6257AF200C0"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__________</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="17983B37" w14:textId="2CC64214" w:rsidR="00E66361" w:rsidRPr="00C12E9F" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1190"/>
+              </w:tabs>
+              <w:spacing w:before="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kapitel </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Kapitel"/>
+                <w:tag w:val="Kapitel"/>
+                <w:id w:val="27540590"/>
+                <w:placeholder>
+                  <w:docPart w:val="CAA6B4A9118C4E1386D4F69709465275"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__________</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Titel </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Titel"/>
+                <w:tag w:val="Titel"/>
+                <w:id w:val="-667097597"/>
+                <w:placeholder>
+                  <w:docPart w:val="90CC0B7EC30E4F0C94647348699AE728"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>____</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>__________</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Kostenstellennr</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="2Normal"/>
+                  <w:rFonts w:cstheme="majorHAnsi"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:alias w:val="Kostenstellennr."/>
+                <w:tag w:val="Kostenstellennr."/>
+                <w:id w:val="375982860"/>
+                <w:placeholder>
+                  <w:docPart w:val="898AAFA7A8394E0090E9C1BE398F7061"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Absatz-Standardschriftart"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:b w:val="0"/>
+                  <w:bCs/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>___________</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C12E9F">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+                    <w:bCs/>
+                    <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                    <w:sz w:val="16"/>
+                    <w:szCs w:val="16"/>
+                  </w:rPr>
+                  <w:t>_____</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E66361" w:rsidRPr="00F4026D" w14:paraId="384FBA53" w14:textId="77777777" w:rsidTr="00542119">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="539"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2052" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D13475" w:rsidRPr="00745E6E" w:rsidRDefault="00A96004" w:rsidP="003808A3">
+          <w:p w14:paraId="2205B68D" w14:textId="376718F8" w:rsidR="00E66361" w:rsidRDefault="00E66361" w:rsidP="00E66361">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="360"/>
-                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1190"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="60"/>
+              <w:spacing w:before="60" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:b/>
-[...24 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-[...378 lines deleted...]
-              <w:t>EUR.</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Datum und Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5555" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7848" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D13475" w:rsidRPr="00745E6E" w:rsidRDefault="00D13475" w:rsidP="003808A3">
+          <w:p w14:paraId="318FA2C0" w14:textId="77777777" w:rsidR="00E66361" w:rsidRPr="00EE2B60" w:rsidRDefault="00E66361" w:rsidP="00E66361">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE2B60">
+              <w:rPr>
+                <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                <w:bCs/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
+              </w:rPr>
+              <w:t>Die Erfordernisse des Sparsamkeitsgrundsatzes (insb. der Notwendigkeit der Reise) und des Klimaschutzes wurden geprüft.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5039110B" w14:textId="77777777" w:rsidR="00E66361" w:rsidRPr="00EE2B60" w:rsidRDefault="00E66361" w:rsidP="00E66361">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="360"/>
-                <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="1190"/>
               </w:tabs>
-              <w:spacing w:before="100" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="13"/>
+                <w:szCs w:val="13"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...236 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001930FF" w:rsidRPr="00745E6E" w:rsidRDefault="001930FF" w:rsidP="00B91F97">
+    <w:p w14:paraId="10285F08" w14:textId="038FB61A" w:rsidR="001B157C" w:rsidRPr="004677A7" w:rsidRDefault="001B157C" w:rsidP="001544DA">
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
+        <w:spacing w:before="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001930FF" w:rsidRPr="00745E6E" w:rsidSect="0081457E">
-[...2 lines deleted...]
-      <w:pgMar w:top="284" w:right="851" w:bottom="0" w:left="1134" w:header="284" w:footer="255" w:gutter="0"/>
+    <w:sectPr w:rsidR="001B157C" w:rsidRPr="004677A7" w:rsidSect="00326FD3">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="567" w:right="851" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DE5740" w:rsidRDefault="00DE5740">
+    <w:p w14:paraId="2527C780" w14:textId="77777777" w:rsidR="00783996" w:rsidRDefault="00783996" w:rsidP="00783996">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DE5740" w:rsidRDefault="00DE5740">
+    <w:p w14:paraId="6D95C946" w14:textId="77777777" w:rsidR="00783996" w:rsidRDefault="00783996" w:rsidP="00783996">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="02AE7EA3" w14:textId="77777777" w:rsidR="004B2DEA" w:rsidRDefault="004B2DEA">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="111979FC" w14:textId="1EAF706A" w:rsidR="00A06254" w:rsidRDefault="00A06254">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B785977" wp14:editId="725BBAC1">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>272415</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>7655560</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="275590" cy="2186245"/>
+              <wp:effectExtent l="0" t="0" r="10160" b="5080"/>
+              <wp:wrapNone/>
+              <wp:docPr id="10" name="Text Box 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="275590" cy="2186245"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="721F1031" w14:textId="778C2245" w:rsidR="00A06254" w:rsidRPr="00AF794A" w:rsidRDefault="00326FD3" w:rsidP="00A06254">
+                          <w:pPr>
+                            <w:spacing w:before="1"/>
+                            <w:ind w:left="20" w:right="-41"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:spacing w:val="2"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>Reisekostenabrechnung extern</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A06254">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:spacing w:val="2"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:spacing w:val="2"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>02</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00A06254">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:spacing w:val="2"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>/202</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:spacing w:val="2"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>6</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="2CBD0F81" w14:textId="77777777" w:rsidR="00A06254" w:rsidRDefault="00A06254" w:rsidP="00A06254"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4B785977" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:21.45pt;margin-top:602.8pt;width:21.7pt;height:172.15pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfxu2d1wEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L06Mpe2MOEXXosOA&#10;bh3Q7gNoWYqN2aJGKbHz96PkON3W27ALQUvU43uP9OZ67Dtx0ORbtKVcLZZSaKuwbu2ulN+f799d&#10;SeED2Bo6tLqUR+3l9fbtm83gCp1jg12tSTCI9cXgStmE4Ios86rRPfgFOm350iD1EPiTdllNMDB6&#10;32X5cnmRDUi1I1Taez69my7lNuEbo1V4NMbrILpSMreQIqVYxZhtN1DsCFzTqhMN+AcWPbSWm56h&#10;7iCA2FP7CqpvFaFHExYK+wyNaZVOGljNavmXmqcGnE5a2Bzvzjb5/wervh6e3DcSYfyIIw8wifDu&#10;AdUPLyzeNmB3+oYIh0ZDzY1X0bJscL44PY1W+8JHkGr4gjUPGfYBE9BoqI+usE7B6DyA49l0PQah&#10;+DC/XK8/8I3iq3x1dZG/X6cWUMyvHfnwSWMvYlJK4qEmdDg8+BDZQDGXxGYW79uuS4Pt7B8HXBhP&#10;EvtIeKIexmrk6qiiwvrIOginPeG95iTG/JIZDrwmpfQ/90Baiu6zZTviTs0JzUk1J2BVg7xtQYop&#10;vQ3T7u0dtbuGwSfDLd6wZaZNal6InKjy6JPI05rG3fr9O1W9/EzbXwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAG6D+rPfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj0FugzAQRfeVegdrKnXXmEKwAsVE&#10;FVLUXaQmOYCDXYyCxxQ7gdy+01W7nD9Pf95U28UN7Gam0HuU8LpKgBlsve6xk3A67l42wEJUqNXg&#10;0Ui4mwDb+vGhUqX2M36a2yF2jEowlEqCjXEsOQ+tNU6FlR8N0u7LT05FGqeO60nNVO4GniaJ4E71&#10;SBesGk1jTXs5XJ2E/Z3bOXP5qW0asRfZ905dPgYpn5+W9zdg0SzxD4ZffVKHmpzO/oo6sEHCOi2I&#10;pDxNcgGMiI3IgJ0pyddFAbyu+P8f6h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAn8bt&#10;ndcBAACUAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;boP6s98AAAALAQAADwAAAAAAAAAAAAAAAAAxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="721F1031" w14:textId="778C2245" w:rsidR="00A06254" w:rsidRPr="00AF794A" w:rsidRDefault="00326FD3" w:rsidP="00A06254">
+                    <w:pPr>
+                      <w:spacing w:before="1"/>
+                      <w:ind w:left="20" w:right="-41"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:spacing w:val="2"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>Reisekostenabrechnung extern</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A06254">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:spacing w:val="2"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:spacing w:val="2"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>02</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00A06254">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:spacing w:val="2"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>/202</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:spacing w:val="2"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="2CBD0F81" w14:textId="77777777" w:rsidR="00A06254" w:rsidRDefault="00A06254" w:rsidP="00A06254"/>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="146EF9B7" wp14:editId="629E6895">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>28575</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>209550</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6124575" cy="190500"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="9" name="Bild 4" descr="Fußzeile-LB"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 4" descr="Fußzeile-LB"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6124575" cy="190500"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7E382FA2" w14:textId="7DA0D99B" w:rsidR="00326FD3" w:rsidRDefault="001544DA">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76DC9DF8" wp14:editId="74F67113">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>253917</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="6124575" cy="190500"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="12" name="Bild 4" descr="Fußzeile-LB"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 4" descr="Fußzeile-LB"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="6124575" cy="190500"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00326FD3">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FD0788B" wp14:editId="3D126091">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>310438</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="margin">
+                <wp:posOffset>7583119</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="275590" cy="2186245"/>
+              <wp:effectExtent l="0" t="0" r="10160" b="5080"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="Text Box 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="275590" cy="2186245"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                          <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                            <a:solidFill>
+                              <a:srgbClr val="FFFFFF"/>
+                            </a:solidFill>
+                          </a14:hiddenFill>
+                        </a:ext>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:miter lim="800000"/>
+                            <a:headEnd/>
+                            <a:tailEnd/>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3A3FAF6E" w14:textId="30B59631" w:rsidR="00326FD3" w:rsidRPr="00AF794A" w:rsidRDefault="00326FD3" w:rsidP="00326FD3">
+                          <w:pPr>
+                            <w:spacing w:before="1"/>
+                            <w:ind w:left="20" w:right="-41"/>
+                            <w:rPr>
+                              <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:spacing w:val="2"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>Reisekostenabrechnung extern 0</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E66361">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:spacing w:val="2"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>7</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                              <w:spacing w:val="2"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>/2026</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="3839F204" w14:textId="77777777" w:rsidR="00326FD3" w:rsidRDefault="00326FD3" w:rsidP="00326FD3"/>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3FD0788B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:24.45pt;margin-top:597.1pt;width:21.7pt;height:172.15pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9touJ2wEAAJsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817KFOkkFy0GaIEWB&#10;tCmQ9AMoirKISlx2l7bkv++Sspy2uRW9ECs+ZmdmR5vrse/EwSBZcKVcLZZSGKehtm5Xyu/P9++u&#10;pKCgXK06cKaUR0Pyevv2zWbwhcmhha42KBjEUTH4UrYh+CLLSLemV7QAbxwfNoC9CvyJu6xGNTB6&#10;32X5cnmRDYC1R9CGiHfvpkO5TfhNY3R4bBoyQXSlZG4hrZjWKq7ZdqOKHSrfWn2iof6BRa+s46Zn&#10;qDsVlNijfQXVW41A0ISFhj6DprHaJA2sZrX8S81Tq7xJWtgc8meb6P/B6q+HJ/8NRRg/wsgDTCLI&#10;P4D+QcLBbavcztwgwtAaVXPjVbQsGzwVp6fRaiooglTDF6h5yGofIAGNDfbRFdYpGJ0HcDybbsYg&#10;NG/ml+v1Bz7RfJSvri7y9+vUQhXza48UPhnoRSxKiTzUhK4ODxQiG1XMV2IzB/e269JgO/fHBl+M&#10;O4l9JDxRD2M1Cltz99g3iqmgPrIchCkuHG8u4ppfMtGB01JK+rlXaKToPjt2JUZrLnAuqrlQTrfA&#10;oQtSTOVtmCK492h3LYNPvju4Yecam0S9EDkx5gQkrae0xoj9/p1uvfxT218AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAItH9z3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BboMwEEX3lXoHayJ115hA&#10;QEAwUYUUdRepaQ7g4ClGwTbFTiC373TVLufP05831X4xA7vj5HtnBWzWETC0rVO97QScPw+vOTAf&#10;pFVycBYFPNDDvn5+qmSp3Gw/8H4KHaMS60spQIcwlpz7VqORfu1GtLT7cpORgcap42qSM5WbgcdR&#10;lHEje0sXtByx0dheTzcj4Pjgek5Mem6bJjtmyfdBXt8HIV5Wy9sOWMAl/MHwq0/qUJPTxd2s8mwQ&#10;sM0LIinfFNsYGBFFnAC7UJImeQq8rvj/H+ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AH22i4nbAQAAmwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAAi0f3PfAAAACwEAAA8AAAAAAAAAAAAAAAAANQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top" inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3A3FAF6E" w14:textId="30B59631" w:rsidR="00326FD3" w:rsidRPr="00AF794A" w:rsidRDefault="00326FD3" w:rsidP="00326FD3">
+                    <w:pPr>
+                      <w:spacing w:before="1"/>
+                      <w:ind w:left="20" w:right="-41"/>
+                      <w:rPr>
+                        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cs="Arial"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:spacing w:val="2"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>Reisekostenabrechnung extern 0</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E66361">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:spacing w:val="2"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>7</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                        <w:spacing w:val="2"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>/2026</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="3839F204" w14:textId="77777777" w:rsidR="00326FD3" w:rsidRDefault="00326FD3" w:rsidP="00326FD3"/>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00DE5740" w:rsidRDefault="00DE5740">
+    <w:p w14:paraId="10D1005C" w14:textId="77777777" w:rsidR="00783996" w:rsidRDefault="00783996" w:rsidP="00783996">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00DE5740" w:rsidRDefault="00DE5740">
+    <w:p w14:paraId="38F29E7D" w14:textId="77777777" w:rsidR="00783996" w:rsidRDefault="00783996" w:rsidP="00783996">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="655521FD" w14:textId="77777777" w:rsidR="004B2DEA" w:rsidRDefault="004B2DEA">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="122444DC" w14:textId="77777777" w:rsidR="004B2DEA" w:rsidRDefault="004B2DEA">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="355905B4" w14:textId="197B1A6F" w:rsidR="00326FD3" w:rsidRDefault="00326FD3">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="32"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29B17642" wp14:editId="0408311B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>-95250</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1661615" cy="609600"/>
+              <wp:effectExtent l="0" t="0" r="15240" b="19050"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Text Box 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1661615" cy="609600"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:srgbClr val="FFFFFF"/>
+                      </a:solidFill>
+                      <a:ln w="9525">
+                        <a:solidFill>
+                          <a:schemeClr val="bg1">
+                            <a:lumMod val="75000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="19051BA8" w14:textId="77777777" w:rsidR="00326FD3" w:rsidRPr="004077A7" w:rsidRDefault="00326FD3" w:rsidP="00326FD3">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                              <w:color w:val="006600"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="004077A7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                              <w:color w:val="006600"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">Eingang </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                              <w:color w:val="006600"/>
+                              <w:sz w:val="16"/>
+                              <w:szCs w:val="16"/>
+                            </w:rPr>
+                            <w:t>Reisekostenabrechnung</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="page">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="page">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="29B17642" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:79.65pt;margin-top:-7.5pt;width:130.85pt;height:48pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB6nPREMAIAAFUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgOErcx4hRdugwD&#10;ugvQ7QNkWbaFyaImKbG7rx8lu2navQ3LgyCG4iHPIentzdgrchLWSdAlzRYpJUJzqKVuS/rj++Hd&#10;NSXOM10zBVqU9FE4erN7+2Y7mEIsoQNVC0sQRLtiMCXtvDdFkjjeiZ65BRih0dmA7ZlH07ZJbdmA&#10;6L1KlmmaJwPY2ljgwjn8925y0l3EbxrB/demccITVVKszcfTxrMKZ7LbsqK1zHSSz2Wwf6iiZ1Jj&#10;0jPUHfOMHK38C6qX3IKDxi849Ak0jeQickA2WfqKzUPHjIhcUBxnzjK5/wfLv5wezDdL/PgeRmxg&#10;JOHMPfCfjmjYd0y34tZaGDrBakycBcmSwbhiDg1Su8IFkGr4DDU2mR09RKCxsX1QBXkSRMcGPJ5F&#10;F6MnPKTM8yzP1pRw9OXpJk9jVxJWPEUb6/xHAT0Jl5JabGpEZ6d750M1rHh6EpI5ULI+SKWiYdtq&#10;ryw5MRyAQ/xFAq+eKU2Gkm7Wy/UkwAuIMIviDFK1k0jq2CPbCfhqnZ6rjqMbnsfCXhTTS4/DrmRf&#10;0msMmEJYEZT9oOs4ip5JNd2RldKz1EHdSWc/ViOR9dyHoHwF9SNqb2GabdxFvHRgf1My4FyX1P06&#10;MisoUZ809m+TrVZhEaKxWl8t0bCXnurSwzRHqJJ6Sqbr3k/LczRWth1mmsTQcIs9b2Rsx3NVc/k4&#10;u1GMec/Cclza8dXz12D3BwAA//8DAFBLAwQUAAYACAAAACEAOvFYN90AAAAHAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FonBUoVsqkoUgWiB0RBnN14G0fE6xC7bfh7lhPcdjSj&#10;mbflcvSdOtIQ28AI+TQDRVwH23KD8P62nixAxWTYmi4wIXxThGV1flaawoYTv9JxmxolJRwLg+BS&#10;6gutY+3ImzgNPbF4+zB4k0QOjbaDOUm57/Qsy+bam5ZlwZmeHhzVn9uDR6D9y/NaX/nrx41rP3QY&#10;V09fYYV4eTHe34FKNKa/MPziCzpUwrQLB7ZRdQjySEKY5DdyiD2b57egdgiLPANdlfo/f/UDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAepz0RDACAABVBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOvFYN90AAAAHAQAADwAAAAAAAAAAAAAAAACK&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" strokecolor="#bfbfbf [2412]">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="19051BA8" w14:textId="77777777" w:rsidR="00326FD3" w:rsidRPr="004077A7" w:rsidRDefault="00326FD3" w:rsidP="00326FD3">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                        <w:color w:val="006600"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="004077A7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                        <w:color w:val="006600"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">Eingang </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+                        <w:color w:val="006600"/>
+                        <w:sz w:val="16"/>
+                        <w:szCs w:val="16"/>
+                      </w:rPr>
+                      <w:t>Reisekostenabrechnung</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="008E19CC">
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="008E19CC">
+      <w:rPr>
+        <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="502725C1" wp14:editId="1F17FEB9">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-88722</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1315085" cy="539750"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20584"/>
+              <wp:lineTo x="21277" y="20584"/>
+              <wp:lineTo x="21277" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="11" name="Bild 5"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="14" name="Bild 5"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect t="641" b="641"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1315085" cy="539750"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16223BF9"/>
+    <w:nsid w:val="019973C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="126C1D4A"/>
-    <w:lvl w:ilvl="0" w:tplc="21426C46">
+    <w:tmpl w:val="2670FCC6"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...9 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...9 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312B0A34"/>
+    <w:nsid w:val="42A73897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4E8A5828"/>
+    <w:tmpl w:val="FAE827C8"/>
     <w:lvl w:ilvl="0" w:tplc="0407000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12684,785 +8965,495 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FBD57B7"/>
+    <w:nsid w:val="79212AD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1DDCE0B2"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="10061D76"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-        <w:b/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="right"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...175 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="426191933">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="114450938">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="3" w16cid:durableId="661079988">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-  <w:mirrorMargins/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="s+rEGk+y4EJ8JPiguYp2/ZG9Cmu1XzWUUQ8vn1JxhPwixtAa2h74+ElECar/h0uGEHPz2n0oy9XarOUHln5VtA==" w:salt="4Me0BInRaiHg2miHotw2EA=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AA27CC"/>
-[...311 lines deleted...]
-    <w:rsid w:val="00FF43E1"/>
+    <w:rsidRoot w:val="009E699E"/>
+    <w:rsid w:val="00020525"/>
+    <w:rsid w:val="00034151"/>
+    <w:rsid w:val="0003731C"/>
+    <w:rsid w:val="000431AB"/>
+    <w:rsid w:val="00043217"/>
+    <w:rsid w:val="0005050A"/>
+    <w:rsid w:val="00060142"/>
+    <w:rsid w:val="00060A76"/>
+    <w:rsid w:val="00072811"/>
+    <w:rsid w:val="00074DC0"/>
+    <w:rsid w:val="00075AF2"/>
+    <w:rsid w:val="000A5C16"/>
+    <w:rsid w:val="000C5D02"/>
+    <w:rsid w:val="000D44F2"/>
+    <w:rsid w:val="00104CF0"/>
+    <w:rsid w:val="00131CB5"/>
+    <w:rsid w:val="001544DA"/>
+    <w:rsid w:val="00184AD3"/>
+    <w:rsid w:val="001B157C"/>
+    <w:rsid w:val="00200668"/>
+    <w:rsid w:val="00201BAE"/>
+    <w:rsid w:val="00211A8A"/>
+    <w:rsid w:val="00217C51"/>
+    <w:rsid w:val="00220DE5"/>
+    <w:rsid w:val="00235582"/>
+    <w:rsid w:val="00235AB7"/>
+    <w:rsid w:val="00262DEA"/>
+    <w:rsid w:val="0026353A"/>
+    <w:rsid w:val="00266040"/>
+    <w:rsid w:val="00297BA9"/>
+    <w:rsid w:val="0030246B"/>
+    <w:rsid w:val="00312921"/>
+    <w:rsid w:val="00326FD3"/>
+    <w:rsid w:val="00336122"/>
+    <w:rsid w:val="00371D6E"/>
+    <w:rsid w:val="003B7566"/>
+    <w:rsid w:val="003D18DD"/>
+    <w:rsid w:val="00405BE6"/>
+    <w:rsid w:val="004077A7"/>
+    <w:rsid w:val="0041580A"/>
+    <w:rsid w:val="004677A7"/>
+    <w:rsid w:val="004A1DBD"/>
+    <w:rsid w:val="004B1F9A"/>
+    <w:rsid w:val="004B2DEA"/>
+    <w:rsid w:val="004C5EAB"/>
+    <w:rsid w:val="004D40D0"/>
+    <w:rsid w:val="004E38A1"/>
+    <w:rsid w:val="00525CE4"/>
+    <w:rsid w:val="0054069F"/>
+    <w:rsid w:val="00542119"/>
+    <w:rsid w:val="005450A2"/>
+    <w:rsid w:val="00557A2B"/>
+    <w:rsid w:val="00567253"/>
+    <w:rsid w:val="005B2D7B"/>
+    <w:rsid w:val="005D3435"/>
+    <w:rsid w:val="005E23B0"/>
+    <w:rsid w:val="005E4CF9"/>
+    <w:rsid w:val="006000AD"/>
+    <w:rsid w:val="00617F6F"/>
+    <w:rsid w:val="00622E6B"/>
+    <w:rsid w:val="0062672E"/>
+    <w:rsid w:val="00641374"/>
+    <w:rsid w:val="0065523C"/>
+    <w:rsid w:val="00675B60"/>
+    <w:rsid w:val="00685902"/>
+    <w:rsid w:val="006872CA"/>
+    <w:rsid w:val="00693898"/>
+    <w:rsid w:val="006C0786"/>
+    <w:rsid w:val="006D1688"/>
+    <w:rsid w:val="0070644A"/>
+    <w:rsid w:val="00706FA9"/>
+    <w:rsid w:val="00716A92"/>
+    <w:rsid w:val="0072263A"/>
+    <w:rsid w:val="00722D8B"/>
+    <w:rsid w:val="00723300"/>
+    <w:rsid w:val="0073303C"/>
+    <w:rsid w:val="007438F3"/>
+    <w:rsid w:val="00743B54"/>
+    <w:rsid w:val="00767629"/>
+    <w:rsid w:val="0078226C"/>
+    <w:rsid w:val="00783996"/>
+    <w:rsid w:val="007A0256"/>
+    <w:rsid w:val="007A6BD0"/>
+    <w:rsid w:val="007C7CCE"/>
+    <w:rsid w:val="007E11ED"/>
+    <w:rsid w:val="007F4EF9"/>
+    <w:rsid w:val="007F6D5C"/>
+    <w:rsid w:val="00802F6B"/>
+    <w:rsid w:val="008076A2"/>
+    <w:rsid w:val="00837E07"/>
+    <w:rsid w:val="008503A6"/>
+    <w:rsid w:val="0086386B"/>
+    <w:rsid w:val="0086517C"/>
+    <w:rsid w:val="008B2961"/>
+    <w:rsid w:val="008C4251"/>
+    <w:rsid w:val="008E303E"/>
+    <w:rsid w:val="008F6565"/>
+    <w:rsid w:val="00942709"/>
+    <w:rsid w:val="00955369"/>
+    <w:rsid w:val="00961386"/>
+    <w:rsid w:val="00975F11"/>
+    <w:rsid w:val="0098095A"/>
+    <w:rsid w:val="009911BA"/>
+    <w:rsid w:val="009A3BFD"/>
+    <w:rsid w:val="009C2C66"/>
+    <w:rsid w:val="009E1227"/>
+    <w:rsid w:val="009E3AF8"/>
+    <w:rsid w:val="009E699E"/>
+    <w:rsid w:val="009F4E73"/>
+    <w:rsid w:val="00A03B57"/>
+    <w:rsid w:val="00A06254"/>
+    <w:rsid w:val="00A20A57"/>
+    <w:rsid w:val="00A21218"/>
+    <w:rsid w:val="00A32C08"/>
+    <w:rsid w:val="00A32C53"/>
+    <w:rsid w:val="00A5427C"/>
+    <w:rsid w:val="00A6351F"/>
+    <w:rsid w:val="00A97B70"/>
+    <w:rsid w:val="00AA152F"/>
+    <w:rsid w:val="00AB4103"/>
+    <w:rsid w:val="00AC3D91"/>
+    <w:rsid w:val="00AD328B"/>
+    <w:rsid w:val="00AE5CAB"/>
+    <w:rsid w:val="00AF01A3"/>
+    <w:rsid w:val="00AF5A91"/>
+    <w:rsid w:val="00AF5DA7"/>
+    <w:rsid w:val="00B047C3"/>
+    <w:rsid w:val="00B361B0"/>
+    <w:rsid w:val="00B4333D"/>
+    <w:rsid w:val="00B479A1"/>
+    <w:rsid w:val="00B5113D"/>
+    <w:rsid w:val="00B54B5B"/>
+    <w:rsid w:val="00B55760"/>
+    <w:rsid w:val="00B83901"/>
+    <w:rsid w:val="00BA1105"/>
+    <w:rsid w:val="00BB5693"/>
+    <w:rsid w:val="00BD4FF5"/>
+    <w:rsid w:val="00BE68C7"/>
+    <w:rsid w:val="00BF6709"/>
+    <w:rsid w:val="00C06206"/>
+    <w:rsid w:val="00C12E9F"/>
+    <w:rsid w:val="00C319CD"/>
+    <w:rsid w:val="00C36641"/>
+    <w:rsid w:val="00C64E21"/>
+    <w:rsid w:val="00C94BDD"/>
+    <w:rsid w:val="00CA130F"/>
+    <w:rsid w:val="00CA234B"/>
+    <w:rsid w:val="00D03999"/>
+    <w:rsid w:val="00D064F2"/>
+    <w:rsid w:val="00D24254"/>
+    <w:rsid w:val="00D27AF0"/>
+    <w:rsid w:val="00D27EF2"/>
+    <w:rsid w:val="00D537F8"/>
+    <w:rsid w:val="00D57AA1"/>
+    <w:rsid w:val="00D74D91"/>
+    <w:rsid w:val="00D77DF3"/>
+    <w:rsid w:val="00DA7EFB"/>
+    <w:rsid w:val="00DB0796"/>
+    <w:rsid w:val="00DB5DEF"/>
+    <w:rsid w:val="00DB607C"/>
+    <w:rsid w:val="00E1492C"/>
+    <w:rsid w:val="00E24BD2"/>
+    <w:rsid w:val="00E66361"/>
+    <w:rsid w:val="00E80949"/>
+    <w:rsid w:val="00EA6961"/>
+    <w:rsid w:val="00EA7941"/>
+    <w:rsid w:val="00EB2E9E"/>
+    <w:rsid w:val="00EB7E41"/>
+    <w:rsid w:val="00EC5579"/>
+    <w:rsid w:val="00ED1545"/>
+    <w:rsid w:val="00EE2B60"/>
+    <w:rsid w:val="00EF055F"/>
+    <w:rsid w:val="00F1147E"/>
+    <w:rsid w:val="00F306FC"/>
+    <w:rsid w:val="00F31087"/>
+    <w:rsid w:val="00F4026D"/>
+    <w:rsid w:val="00F56700"/>
+    <w:rsid w:val="00F90AF1"/>
+    <w:rsid w:val="00FA420D"/>
+    <w:rsid w:val="00FB59BF"/>
+    <w:rsid w:val="00FC1861"/>
+    <w:rsid w:val="00FC7717"/>
+    <w:rsid w:val="00FF2C1B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="28673"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0CE0A6C6"/>
+  <w14:docId w14:val="43B25FEC"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A0AA1670-2AAC-4216-BF49-987D2F50FDBE}"/>
+  <w15:docId w15:val="{BE42C88F-8241-4666-8EEB-313FCD5D1FEE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
-    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -13639,183 +9630,4249 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00924180"/>
+    <w:rsid w:val="00405BE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
-    <w:rsid w:val="00B91F97"/>
+    <w:rsid w:val="00074DC0"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000A5C16"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="2Normal">
+    <w:name w:val="2. Normal"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:rsid w:val="007A2C2E"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00B361B0"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:locked/>
+    <w:rsid w:val="004A1DBD"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB0796"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1Hervorgehoben">
+    <w:name w:val="1. Hervorgehoben"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:locked/>
+    <w:rsid w:val="00DA7EFB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:b/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="18"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="004677A7"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kopfzeile">
     <w:name w:val="header"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="009B50EA"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:rsid w:val="00783996"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:rsid w:val="00783996"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Fuzeile">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Standard"/>
-    <w:rsid w:val="009B50EA"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:rsid w:val="00783996"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
-[...3 lines deleted...]
-    <w:rsid w:val="00D725BC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:rsid w:val="00783996"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
-    <w:name w:val="Sprechblasentext Zchn"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="2Normalklein">
+    <w:name w:val="2. Normal klein"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
-    <w:link w:val="Sprechblasentext"/>
-    <w:rsid w:val="00D725BC"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00C36641"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:styleId="TabellemithellemGitternetz">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="004077A7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\log486\AppData\Local\Temp\Reiseantrag_und_-abrechnung.dotx" TargetMode="External"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E37E36B6C7DC49CAADCA2C0F3DD7A06D"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CD29D699-B2CD-40A4-A106-F5D44D766593}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0049653E" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="E37E36B6C7DC49CAADCA2C0F3DD7A06D57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Name, Vorname(n), ggf. Titel</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="260C7925AF564FA4A20F3EDA1B32FD6F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0CE3A537-0E60-42A4-9127-9C3153691310}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0049653E" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="260C7925AF564FA4A20F3EDA1B32FD6F57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Straße, Nr., PLZ, Ort, ggf. Land</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1326F0D6C533485E9F1D53CB23155C73"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BBABE1C0-40C1-42E2-8D75-63C30943AC07}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0049653E" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="1326F0D6C533485E9F1D53CB23155C7357"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Bankname</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4F0F4B62F42A4C429755C48FA83BF593"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{11DCB16A-1566-4B30-A3BF-EF43851405F3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0049653E" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="4F0F4B62F42A4C429755C48FA83BF59357"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>IBAN</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FB245C94013348C1B1B89B1345A15A97"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E869FDE3-9E9C-4EB9-85E3-1FD90833FD88}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0049653E" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="FB245C94013348C1B1B89B1345A15A9757"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Kontoinhaber, falls abweichend</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="991C787845BB490DB8D3762FD22C0BBC"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{038E4ECE-94B9-460F-947C-BBFF9CBE3A63}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="0049653E" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="991C787845BB490DB8D3762FD22C0BBC57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>BIC</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="40A141E0729842E898B759F81FAB31AD"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{587968BC-58C6-43DF-88DC-A6E66E12A729}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A44A53" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="40A141E0729842E898B759F81FAB31AD57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>E-Mail</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9A41C0F7D02147329F8EBD1B67CF0F5B"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31BFFAB1-0D64-47FA-893B-290B4B190B2C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A44A53" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="9A41C0F7D02147329F8EBD1B67CF0F5B57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Telefon</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7B2EF09049C7440B9A83E4BE1163B13E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7A452B79-6E01-42A4-A384-4E5B491DBF59}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A44A53" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="7B2EF09049C7440B9A83E4BE1163B13E57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Geschäftsort, Land</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7FDD8907F0A942E58F2FD82A7793BE4F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1FFCB4A8-99DF-4694-9ACE-075DEF187698}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A44A53" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="7FDD8907F0A942E58F2FD82A7793BE4F57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>Begründen Sie hier bitte den Zweck Ihrer Reise</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="663FFDECCBE64A7290B2E2B3E2F2B55C"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3AC36170-790F-46BB-A0D7-3F8152CF47C9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00A44A53" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="663FFDECCBE64A7290B2E2B3E2F2B55C57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A62F269E3F8E490C980FC3BA6D083EC5"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5D119EED-9E7B-436C-8D34-BE33E0111E64}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AE322B" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="A62F269E3F8E490C980FC3BA6D083EC557"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F0FA9E9C638F4B799B4453269102FB88"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D2140803-2F7C-4620-ACAB-2865BF6C3F49}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AE322B" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="F0FA9E9C638F4B799B4453269102FB8857"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4006652993204F89A8343ED25FC1E846"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F4FDB351-7D92-443F-AC3C-F4D13895F57B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AE322B" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="4006652993204F89A8343ED25FC1E84657"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5835B35589DE4487BDD339CDCCB2A1F9"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B6D2C4C0-D064-4B9A-9E3D-7B74447B6B90}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AE322B" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="5835B35589DE4487BDD339CDCCB2A1F957"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8CE520586E7C493896F444B81AFD39CA"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0B091DC7-F7FC-45E1-8376-BFC7B8DD68E1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AE322B" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="8CE520586E7C493896F444B81AFD39CA57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1F18DB6E7D604161A09E9CF8952683E8"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BA3900A8-2388-4E2F-8D00-6020141961EF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00AE322B" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="1F18DB6E7D604161A09E9CF8952683E857"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="05DE79EB2A5F4723B6337B02B9F4A12A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{24A2A96A-727D-4247-B8DA-A3365E999681}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="05DE79EB2A5F4723B6337B02B9F4A12A50"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DAB4779E14F646F295353D285BF83E23"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{61771839-4546-4CE6-94A0-E008A3DB40CB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="DAB4779E14F646F295353D285BF83E2350"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D1CDEFCEA6CF43F081F77346F21D8361"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6A29DA1B-166D-4A62-929D-F081E1742ED9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="D1CDEFCEA6CF43F081F77346F21D836148"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="452FB2491C994067A6FFD81103677075"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A43DC423-045D-4A2A-8C6E-A6657C4C3753}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="452FB2491C994067A6FFD8110367707548"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BF2F8791305742B4977967F80E46CB13"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{01F5067D-6D5A-454C-AFCF-44FF99BBCC26}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="BF2F8791305742B4977967F80E46CB1348"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CB699546191F4A14B52E8D1E1BA8BEC7"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D04DF6B2-030F-42FC-B921-4D54A0468183}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="CB699546191F4A14B52E8D1E1BA8BEC744"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_______________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="545D4F40EB654E35A4E4874D7A1153BE"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3C569013-4A77-427B-9527-389BE7A49888}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="545D4F40EB654E35A4E4874D7A1153BE35"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>________________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AB5895057D83441EA25ECA3651D84E1C"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E8373DC9-C364-4407-B967-527106713A6E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="AB5895057D83441EA25ECA3651D84E1C31"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C606BFDA7561492EAAA31642131BAEB3"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{835E1637-D9AB-405C-B6BF-8E7FB940EBFD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="C606BFDA7561492EAAA31642131BAEB329"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="66FEED2009A84E98B26995E876C7157B"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8C051F5E-E48B-440A-B8D0-D4A0D642D5FA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="66FEED2009A84E98B26995E876C7157B26"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="085B282164EE4FAA91FCC18C8F05DF0A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C1A782CB-3DE2-4C32-8439-B0348BD9EEAC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="085B282164EE4FAA91FCC18C8F05DF0A22"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="294D512F0371462CAC47B8892C8DD727"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9D5E382C-8842-4CFC-BB5F-391B1481F3A1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="294D512F0371462CAC47B8892C8DD72719"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__________________________________________________________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9F43DCA4D12443BE8DF97EE2B36C58D4"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8D27CF66-6260-4636-88BA-2BBAC2ABC3A3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="9F43DCA4D12443BE8DF97EE2B36C58D4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4C79D3E192114AAE97F13EAA76A1384A"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{325D6ECC-E966-402E-9833-9F30E620D783}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005375B8" w:rsidRDefault="005375B8" w:rsidP="005375B8">
+          <w:pPr>
+            <w:pStyle w:val="4C79D3E192114AAE97F13EAA76A1384A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8CCAC1F0286C4F9AB9DA4C1F103B8092"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{02873EEB-4C85-40BC-8819-BDF9F4682BFA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="8CCAC1F0286C4F9AB9DA4C1F103B8092"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8BE31DB55F944241ABE59E3AC0A8E981"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9024688F-10BE-44F0-B409-EDA43B2AD893}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="8BE31DB55F944241ABE59E3AC0A8E981"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="136B5C0C541B46E59E43DB0C799CD3E3"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{17AF7F09-51DE-46D8-A76B-5D422C3AD2B8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="136B5C0C541B46E59E43DB0C799CD3E3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2877ADD795D54D7F9DE4E5ECF1CA78BB"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AF1318F5-E07D-434F-AE86-F230A3FE5C5F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="2877ADD795D54D7F9DE4E5ECF1CA78BB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FB0FB5F5A2184F79B9A93E8B9AE9E66E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EF3E53F6-A426-4514-B4B2-F70856ACDB54}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="FB0FB5F5A2184F79B9A93E8B9AE9E66E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="620A12EB1C234593BDAB453635B820DB"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BC4A60B0-5A18-4F7F-8C2B-579FD7C94118}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="620A12EB1C234593BDAB453635B820DB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1122917AD136493787988ABFB7EBC134"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2BF36CE5-F6CF-49CC-A553-294D12D8AEC0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="1122917AD136493787988ABFB7EBC134"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EA978D6FB0514826A8A1DE9DCE2D665E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7CBD48AA-1C50-4C8A-9F60-ADDFCBDEAB4A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="EA978D6FB0514826A8A1DE9DCE2D665E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__________________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__________________________________________________________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C1C5600D68094293A22CC6257AF200C0"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BD5A5A27-F06D-42CF-A11D-AE5DB0A1C846}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="C1C5600D68094293A22CC6257AF200C0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CAA6B4A9118C4E1386D4F69709465275"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{653BCE13-1323-4517-A3E0-79F40AD43A44}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="CAA6B4A9118C4E1386D4F69709465275"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="90CC0B7EC30E4F0C94647348699AE728"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{18098C3E-88D7-4746-A429-2A7E3B32F432}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="90CC0B7EC30E4F0C94647348699AE728"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>____</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="898AAFA7A8394E0090E9C1BE398F7061"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D218D806-6FE4-4825-AA01-C24D767BCF82}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="898AAFA7A8394E0090E9C1BE398F7061"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>_____</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3FBA806EA4D74F55ABF7437311642BC9"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B291BDF8-5385-4378-A8B8-665F36D170E7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="3FBA806EA4D74F55ABF7437311642BC9"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9178FDBC178C4A5E99A27783B742059F"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{78B2242B-364E-4B22-9D3B-705979756232}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00FB5B21" w:rsidRDefault="00FB5B21" w:rsidP="00FB5B21">
+          <w:pPr>
+            <w:pStyle w:val="9178FDBC178C4A5E99A27783B742059F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>______________</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>__________</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00C12E9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="majorHAnsi"/>
+              <w:bCs/>
+              <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t>___________________________________________________________________</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Trebuchet MS">
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00142861"/>
+    <w:rsid w:val="00043217"/>
+    <w:rsid w:val="00060142"/>
+    <w:rsid w:val="00142861"/>
+    <w:rsid w:val="00261493"/>
+    <w:rsid w:val="0049653E"/>
+    <w:rsid w:val="004D5E29"/>
+    <w:rsid w:val="005375B8"/>
+    <w:rsid w:val="00557A2B"/>
+    <w:rsid w:val="005E4CF9"/>
+    <w:rsid w:val="00706FA9"/>
+    <w:rsid w:val="00811F13"/>
+    <w:rsid w:val="009C2C66"/>
+    <w:rsid w:val="009E3AF8"/>
+    <w:rsid w:val="00A44A53"/>
+    <w:rsid w:val="00AC2B29"/>
+    <w:rsid w:val="00AE322B"/>
+    <w:rsid w:val="00AF5DA7"/>
+    <w:rsid w:val="00B83901"/>
+    <w:rsid w:val="00C06206"/>
+    <w:rsid w:val="00CD7B97"/>
+    <w:rsid w:val="00D27EF2"/>
+    <w:rsid w:val="00DD22DD"/>
+    <w:rsid w:val="00DD3241"/>
+    <w:rsid w:val="00E17137"/>
+    <w:rsid w:val="00EF055F"/>
+    <w:rsid w:val="00F65BAB"/>
+    <w:rsid w:val="00FB5B21"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="de-DE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E37E36B6C7DC49CAADCA2C0F3DD7A06D57">
+    <w:name w:val="E37E36B6C7DC49CAADCA2C0F3DD7A06D57"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="260C7925AF564FA4A20F3EDA1B32FD6F57">
+    <w:name w:val="260C7925AF564FA4A20F3EDA1B32FD6F57"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1326F0D6C533485E9F1D53CB23155C7357">
+    <w:name w:val="1326F0D6C533485E9F1D53CB23155C7357"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4F0F4B62F42A4C429755C48FA83BF59357">
+    <w:name w:val="4F0F4B62F42A4C429755C48FA83BF59357"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB245C94013348C1B1B89B1345A15A9757">
+    <w:name w:val="FB245C94013348C1B1B89B1345A15A9757"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="991C787845BB490DB8D3762FD22C0BBC57">
+    <w:name w:val="991C787845BB490DB8D3762FD22C0BBC57"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="40A141E0729842E898B759F81FAB31AD57">
+    <w:name w:val="40A141E0729842E898B759F81FAB31AD57"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A41C0F7D02147329F8EBD1B67CF0F5B57">
+    <w:name w:val="9A41C0F7D02147329F8EBD1B67CF0F5B57"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B2EF09049C7440B9A83E4BE1163B13E57">
+    <w:name w:val="7B2EF09049C7440B9A83E4BE1163B13E57"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7FDD8907F0A942E58F2FD82A7793BE4F57">
+    <w:name w:val="7FDD8907F0A942E58F2FD82A7793BE4F57"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="663FFDECCBE64A7290B2E2B3E2F2B55C57">
+    <w:name w:val="663FFDECCBE64A7290B2E2B3E2F2B55C57"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4006652993204F89A8343ED25FC1E84657">
+    <w:name w:val="4006652993204F89A8343ED25FC1E84657"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CE520586E7C493896F444B81AFD39CA57">
+    <w:name w:val="8CE520586E7C493896F444B81AFD39CA57"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D1CDEFCEA6CF43F081F77346F21D836148">
+    <w:name w:val="D1CDEFCEA6CF43F081F77346F21D836148"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F18DB6E7D604161A09E9CF8952683E857">
+    <w:name w:val="1F18DB6E7D604161A09E9CF8952683E857"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="452FB2491C994067A6FFD8110367707548">
+    <w:name w:val="452FB2491C994067A6FFD8110367707548"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5835B35589DE4487BDD339CDCCB2A1F957">
+    <w:name w:val="5835B35589DE4487BDD339CDCCB2A1F957"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BF2F8791305742B4977967F80E46CB1348">
+    <w:name w:val="BF2F8791305742B4977967F80E46CB1348"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A62F269E3F8E490C980FC3BA6D083EC557">
+    <w:name w:val="A62F269E3F8E490C980FC3BA6D083EC557"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F0FA9E9C638F4B799B4453269102FB8857">
+    <w:name w:val="F0FA9E9C638F4B799B4453269102FB8857"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="05DE79EB2A5F4723B6337B02B9F4A12A50">
+    <w:name w:val="05DE79EB2A5F4723B6337B02B9F4A12A50"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DAB4779E14F646F295353D285BF83E2350">
+    <w:name w:val="DAB4779E14F646F295353D285BF83E2350"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC379CEF5FA54EC28D8A4FA1C46DA7C457">
+    <w:name w:val="AC379CEF5FA54EC28D8A4FA1C46DA7C457"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="67A45BFAE8D241E7AC35A1309BE0BD6C53">
+    <w:name w:val="67A45BFAE8D241E7AC35A1309BE0BD6C53"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB699546191F4A14B52E8D1E1BA8BEC744">
+    <w:name w:val="CB699546191F4A14B52E8D1E1BA8BEC744"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="545D4F40EB654E35A4E4874D7A1153BE35">
+    <w:name w:val="545D4F40EB654E35A4E4874D7A1153BE35"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB5895057D83441EA25ECA3651D84E1C31">
+    <w:name w:val="AB5895057D83441EA25ECA3651D84E1C31"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C606BFDA7561492EAAA31642131BAEB329">
+    <w:name w:val="C606BFDA7561492EAAA31642131BAEB329"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66FEED2009A84E98B26995E876C7157B26">
+    <w:name w:val="66FEED2009A84E98B26995E876C7157B26"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="085B282164EE4FAA91FCC18C8F05DF0A22">
+    <w:name w:val="085B282164EE4FAA91FCC18C8F05DF0A22"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="294D512F0371462CAC47B8892C8DD72719">
+    <w:name w:val="294D512F0371462CAC47B8892C8DD72719"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10E9F630270B487087CCFFB25DAE8F0719">
+    <w:name w:val="10E9F630270B487087CCFFB25DAE8F0719"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C597D2E9FD9496BA44D7585C78AB02C19">
+    <w:name w:val="6C597D2E9FD9496BA44D7585C78AB02C19"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5132FE60CC214DB1BCC14378F43EB8CC19">
+    <w:name w:val="5132FE60CC214DB1BCC14378F43EB8CC19"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="626A301FD3A2407FA3935A9B50C7706C57">
+    <w:name w:val="626A301FD3A2407FA3935A9B50C7706C57"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="552896A5D7A442F2A0A816AD36919A9C57">
+    <w:name w:val="552896A5D7A442F2A0A816AD36919A9C57"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="46CE4E8343824156A46F89490E7F2CA257">
+    <w:name w:val="46CE4E8343824156A46F89490E7F2CA257"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8EE4D15B43454AF89D3FB9219C79CD496">
+    <w:name w:val="8EE4D15B43454AF89D3FB9219C79CD496"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F197A0D760CE4B5480781ECB6638EBBA3">
+    <w:name w:val="F197A0D760CE4B5480781ECB6638EBBA3"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A0803755E8834B619758941EA4D72D129">
+    <w:name w:val="A0803755E8834B619758941EA4D72D129"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18DFE0CC81AA453082B6C8DEB0D8EBDB12">
+    <w:name w:val="18DFE0CC81AA453082B6C8DEB0D8EBDB12"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="612CA565D8B64802809FE1CEFA7F1BD311">
+    <w:name w:val="612CA565D8B64802809FE1CEFA7F1BD311"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E4C91DDB3564F48953F194064641FDB11">
+    <w:name w:val="4E4C91DDB3564F48953F194064641FDB11"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9F43DCA4D12443BE8DF97EE2B36C58D4">
+    <w:name w:val="9F43DCA4D12443BE8DF97EE2B36C58D4"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4C79D3E192114AAE97F13EAA76A1384A">
+    <w:name w:val="4C79D3E192114AAE97F13EAA76A1384A"/>
+    <w:rsid w:val="005375B8"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8CCAC1F0286C4F9AB9DA4C1F103B8092">
+    <w:name w:val="8CCAC1F0286C4F9AB9DA4C1F103B8092"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8BE31DB55F944241ABE59E3AC0A8E981">
+    <w:name w:val="8BE31DB55F944241ABE59E3AC0A8E981"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="136B5C0C541B46E59E43DB0C799CD3E3">
+    <w:name w:val="136B5C0C541B46E59E43DB0C799CD3E3"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2877ADD795D54D7F9DE4E5ECF1CA78BB">
+    <w:name w:val="2877ADD795D54D7F9DE4E5ECF1CA78BB"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB0FB5F5A2184F79B9A93E8B9AE9E66E">
+    <w:name w:val="FB0FB5F5A2184F79B9A93E8B9AE9E66E"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="620A12EB1C234593BDAB453635B820DB">
+    <w:name w:val="620A12EB1C234593BDAB453635B820DB"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1122917AD136493787988ABFB7EBC134">
+    <w:name w:val="1122917AD136493787988ABFB7EBC134"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EA978D6FB0514826A8A1DE9DCE2D665E">
+    <w:name w:val="EA978D6FB0514826A8A1DE9DCE2D665E"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C1C5600D68094293A22CC6257AF200C0">
+    <w:name w:val="C1C5600D68094293A22CC6257AF200C0"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CAA6B4A9118C4E1386D4F69709465275">
+    <w:name w:val="CAA6B4A9118C4E1386D4F69709465275"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90CC0B7EC30E4F0C94647348699AE728">
+    <w:name w:val="90CC0B7EC30E4F0C94647348699AE728"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="898AAFA7A8394E0090E9C1BE398F7061">
+    <w:name w:val="898AAFA7A8394E0090E9C1BE398F7061"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FBA806EA4D74F55ABF7437311642BC9">
+    <w:name w:val="3FBA806EA4D74F55ABF7437311642BC9"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9178FDBC178C4A5E99A27783B742059F">
+    <w:name w:val="9178FDBC178C4A5E99A27783B742059F"/>
+    <w:rsid w:val="00FB5B21"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14035,76 +14092,91 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA7B49B8-3271-4CD6-9620-8A6F78670E53}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Reiseantrag_und_-abrechnung.dotx</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>710</Words>
-  <Characters>4474</Characters>
+  <Words>400</Words>
+  <Characters>3569</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>2</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>10</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>29</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Persönliche Angaben (bitte vollständig ausfüllen)</vt:lpstr>
+      <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fakultät für Sonderpädagogik</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5174</CharactersWithSpaces>
+  <CharactersWithSpaces>3962</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Persönliche Angaben (bitte vollständig ausfüllen)</dc:title>
+  <dc:title> </dc:title>
   <dc:subject/>
-  <dc:creator>Christine Häcker</dc:creator>
+  <dc:creator>Banz, Tobias</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>